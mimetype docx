--- v0 (2026-06-14)
+++ v1 (2026-10-13)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="00710A21" w14:textId="21D9A207" w:rsidR="00E14FFF" w:rsidRPr="000A5EF7" w:rsidRDefault="00816668" w:rsidP="00E14FFF">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E14FFF" w:rsidRPr="000A5EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -88,50 +88,110 @@
         </w:rPr>
         <w:t>n seuranta</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9E39D5" w14:textId="4E335D26" w:rsidR="00E14FFF" w:rsidRDefault="00E14FFF" w:rsidP="000A5EF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000A5EF7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Kuurosokeiden Toimintakeskus Insinöörinkatu 10, 33720 TAMPERE</w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="324E8D7E" w14:textId="77777777" w:rsidR="00315D75" w:rsidRDefault="00315D75" w:rsidP="000A5EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D2FF153" w14:textId="75EA116B" w:rsidR="00315D75" w:rsidRPr="00315D75" w:rsidRDefault="00315D75" w:rsidP="000A5EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>13.8.2026 Omavalvontasuunnitelman päivitys</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57B917E4" w14:textId="6A62D53C" w:rsidR="00315D75" w:rsidRPr="00315D75" w:rsidRDefault="00315D75" w:rsidP="000A5EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00315D75">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>- päivitetty palautejärjestelmän yhteystiedot</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FC092DD" w14:textId="36AF65F6" w:rsidR="00315D75" w:rsidRDefault="00315D75" w:rsidP="000A5EF7">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="3468E38A" w14:textId="77777777" w:rsidR="00113401" w:rsidRDefault="00113401" w:rsidP="000A5EF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18F926C8" w14:textId="3BF5A01D" w:rsidR="005C7711" w:rsidRDefault="00955ACC" w:rsidP="000A5EF7">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -448,51 +508,51 @@
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7FA3701C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C6A0927A"/>
     <w:lvl w:ilvl="0" w:tplc="D0865BD0">
       <w:start w:val="192"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -571,76 +631,79 @@
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040B0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2000234257">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D83634"/>
     <w:rsid w:val="000831CA"/>
     <w:rsid w:val="000A5EF7"/>
     <w:rsid w:val="000D30D1"/>
     <w:rsid w:val="00113401"/>
     <w:rsid w:val="001F70D8"/>
+    <w:rsid w:val="00315D75"/>
     <w:rsid w:val="003B4129"/>
     <w:rsid w:val="004F7AB2"/>
     <w:rsid w:val="005A6254"/>
     <w:rsid w:val="005C7711"/>
     <w:rsid w:val="006B2E32"/>
     <w:rsid w:val="006E6C98"/>
     <w:rsid w:val="006F5EFC"/>
     <w:rsid w:val="00796355"/>
+    <w:rsid w:val="007E270A"/>
     <w:rsid w:val="00816668"/>
     <w:rsid w:val="00955ACC"/>
     <w:rsid w:val="00B41ACC"/>
     <w:rsid w:val="00BF6A17"/>
     <w:rsid w:val="00C33B49"/>
     <w:rsid w:val="00C5711F"/>
     <w:rsid w:val="00D758D7"/>
     <w:rsid w:val="00D83634"/>
     <w:rsid w:val="00E10096"/>
     <w:rsid w:val="00E14FFF"/>
     <w:rsid w:val="00E822B4"/>
     <w:rsid w:val="00F02437"/>
     <w:rsid w:val="00F8091A"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -1911,50 +1974,70 @@
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="73bc1048-d95a-4d5a-b12e-8daafa250f73">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="dc9b2961-85f9-4969-8535-e2adc7de0b1d" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100DAADB21579A99640A5D3910E2861259A" ma:contentTypeVersion="12" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a2c1159074e53627c153e28d340cb3da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73bc1048-d95a-4d5a-b12e-8daafa250f73" xmlns:ns3="dc9b2961-85f9-4969-8535-e2adc7de0b1d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac4d43f1cfe1f8b2fb52424d59f187f7" ns2:_="" ns3:_="">
     <xsd:import namespace="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
     <xsd:import namespace="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
@@ -2111,123 +2194,103 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{96BE2EB7-F643-418B-AB62-07B88B53B487}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{84305843-513E-4174-BC22-BB14F0220E07}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
+    <ds:schemaRef ds:uri="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0EF42168-8FBD-404C-B236-A9B83C257C91}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
     <ds:schemaRef ds:uri="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>87</Words>
-  <Characters>713</Characters>
+  <Words>80</Words>
+  <Characters>811</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>24</Lines>
+  <Paragraphs>17</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>799</CharactersWithSpaces>
+  <CharactersWithSpaces>874</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Anne Isokuortti</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100DAADB21579A99640A5D3910E2861259A</vt:lpwstr>
   </property>