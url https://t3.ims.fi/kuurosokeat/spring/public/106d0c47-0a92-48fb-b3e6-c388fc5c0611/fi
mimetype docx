--- v0 (2026-05-07)
+++ v1 (2026-09-03)
@@ -9,51 +9,51 @@
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/intelligence2.xml" ContentType="application/vnd.ms-office.intelligence2+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="3F106F08" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc51054846"/>
     </w:p>
     <w:p w14:paraId="74805328" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00C67F2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7A0309C8" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00C67F2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Sisllysluettelonotsikko"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="72"/>
           <w:szCs w:val="72"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67F2C">
@@ -75,3102 +75,3181 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C67F2C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="56"/>
           <w:szCs w:val="56"/>
         </w:rPr>
         <w:t>Asumisen palvelut</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1BDA7016" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00076778" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="260AB04B" w14:textId="1B4B15A5" w:rsidR="00A46E2C" w:rsidRPr="00713A86" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    <w:p w14:paraId="260AB04B" w14:textId="5F3D1462" w:rsidR="00A46E2C" w:rsidRPr="00713A86" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00713A86">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>äivitetty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="000540A4">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>13.8</w:t>
+      </w:r>
       <w:r w:rsidR="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>20.4.2026</w:t>
+        <w:t>.2026</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0319FED9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:eastAsiaTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="1430940011"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr/>
       <w:sdtContent>
         <w:p w14:paraId="175276E5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
           <w:pPr>
             <w:pStyle w:val="Sisllysluettelonotsikko"/>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:t>Sisällys</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="332360D9" w14:textId="2C4A5F14" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="39FE344B" w14:textId="3A439548" w:rsidR="000540A4" w:rsidRDefault="00A46E2C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:instrText>TOC \o "1-3" \z \u \h</w:instrText>
           </w:r>
           <w:r>
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:hyperlink w:anchor="_Toc206684104" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586694" w:history="1">
+            <w:r w:rsidR="000540A4" w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1 PALVELUNTUOTTAJAA KOSKEVAT TIEDOT</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000540A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000540A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-            <w:r>
+            <w:r w:rsidR="000540A4">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586694 \h </w:instrText>
+            </w:r>
+            <w:r w:rsidR="000540A4">
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r w:rsidR="000540A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000540A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r>
+            <w:r w:rsidR="000540A4">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6F473FA4" w14:textId="57C73E0B" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="6828F2FE" w14:textId="45C6E864" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684105" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586695" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2 TOIMINTA-AJATUS, ARVOT JA TOIMINTAPERIAATTEET</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684105 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586695 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1B617C7A" w14:textId="5CE54FE3" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="05FEDAA3" w14:textId="52F78BCE" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684106" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586696" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.1 Toiminta-ajatus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684106 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586696 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="05F11E94" w14:textId="1DC17FE1" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="1D1642F5" w14:textId="1533986A" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684107" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586697" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.2 Arvot ja toimintaperiaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684107 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586697 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0E2EC778" w14:textId="59EDA9D9" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="7A137D21" w14:textId="5A416DA1" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684108" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586698" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3 OMAVALVONNAN TOIMEENPANO</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684108 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586698 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="33A706CF" w14:textId="5E565645" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="58B449CE" w14:textId="7208D45C" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684109" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586699" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.1 Riskienhallinta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684109 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586699 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="29BD003A" w14:textId="5C6B32CE" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="1780568E" w14:textId="230C3435" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684110" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586700" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.2 Riskien tunnistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684110 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586700 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52BE806B" w14:textId="7D580B62" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="31853C96" w14:textId="57C4FF67" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684111" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586701" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.3 Riskien ja esille tulleiden epäkohtien käsitteleminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684111 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586701 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="7151706B" w14:textId="2C9127E5" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="5F720668" w14:textId="438401BE" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684112" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586702" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.4 Palauteprosessi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684112 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586702 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5C52BA1F" w14:textId="3C18E54B" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="346C9B4C" w14:textId="5073F1D4" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684113" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586703" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.5 Korjaavat toimenpiteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684113 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586703 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>7</w:t>
+              <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CBB1DD6" w14:textId="733E957F" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="458E9271" w14:textId="2EC34B9A" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684114" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586704" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4 OMAVALVONTASUUNNITELMAN LAATIMINEN JA SEURANTA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684114 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586704 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61748E21" w14:textId="0F89FD87" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="0994DF1B" w14:textId="2272025D" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684115" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586705" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.1 Omavalvonnan suunnittelusta vastaava henkilö tai henkilöt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684115 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586705 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F7D7DB3" w14:textId="328B5876" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="2F3FD16C" w14:textId="20381F61" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684116" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586706" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.2 Omavalvontasuunnitelman seuranta ja julkisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684116 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586706 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1C4C2395" w14:textId="30D2FF56" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="3E51E211" w14:textId="5F1890EA" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684117" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586707" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5 ASIAKKAAN ASEMA JA OIKEUDET</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684117 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586707 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2FFDBFA8" w14:textId="2319EF28" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="665A8B1A" w14:textId="54748DCE" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684118" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586708" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.1 Palvelutarpeen arviointi</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684118 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586708 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34AE502C" w14:textId="3E5840C9" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="3A9757FC" w14:textId="08361187" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684119" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586709" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.2 Palvelujen toteuttamissuunnitelma</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684119 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586709 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>8</w:t>
+              <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="1E466E0B" w14:textId="3446CB8E" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="5B173BD5" w14:textId="67B314BC" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684120" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586710" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.3 Itsemääräämisoikeuden vahvistaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684120 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586710 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0EF86F78" w14:textId="479C1849" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="255F39B1" w14:textId="1E47465D" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684121" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586711" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.4 Rajoittaminen</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684121 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586711 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6BD90F68" w14:textId="584A08E1" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="5134F093" w14:textId="06972925" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684122" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586712" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.5 Asiakkaan kohtelu</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684122 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586712 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0130E732" w14:textId="590BB85F" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="76FE16DC" w14:textId="038599B6" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684123" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586713" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.6 Asiakkaan oikeusturva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684123 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586713 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4C22178B" w14:textId="5626377D" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="0CBFDF80" w14:textId="72E6C0FE" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684124" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586714" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
-              <w:t>5.7 Asiakkaiden ja omaisten osallistuminen yksikön laadun ja omavalvonnan kehittämiseen</w:t>
+              <w:t>5.6 Asiakkaan oikeusturva</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684124 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586714 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="52EE1A0B" w14:textId="0D62E9B9" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="37EDE26E" w14:textId="6420E841" w:rsidR="000540A4" w:rsidRDefault="000540A4">
+          <w:pPr>
+            <w:pStyle w:val="Sisluet3"/>
+            <w:tabs>
+              <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
+            </w:tabs>
+            <w:rPr>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
+              <w:noProof/>
+              <w:kern w:val="2"/>
+              <w:szCs w:val="24"/>
+              <w:lang w:eastAsia="fi-FI"/>
+              <w14:ligatures w14:val="standardContextual"/>
+            </w:rPr>
+          </w:pPr>
+          <w:hyperlink w:anchor="_Toc237586715" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
+              <w:rPr>
+                <w:rStyle w:val="Hyperlinkki"/>
+                <w:noProof/>
+              </w:rPr>
+              <w:t>5.7 Asiakkaiden ja omaisten osallistuminen yksikön laadun ja omavalvonnan kehittämiseen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="begin"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586715 \h </w:instrText>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="separate"/>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:t>11</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:noProof/>
+                <w:webHidden/>
+              </w:rPr>
+              <w:fldChar w:fldCharType="end"/>
+            </w:r>
+          </w:hyperlink>
+        </w:p>
+        <w:p w14:paraId="3C1460E4" w14:textId="51AF6AB6" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684125" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586716" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6 PALVELUN SISÄLLÖN OMAVALVONTA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684125 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586716 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="136A088B" w14:textId="574766DC" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="74D5D6E1" w14:textId="29690E03" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684126" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586717" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.1 Hyvinvointia, kuntoutumista ja kasvua tukeva toiminta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684126 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586717 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>11</w:t>
+              <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="65D6693A" w14:textId="1FECE51C" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="4AA15D97" w14:textId="6945227D" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684127" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586718" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.2 Ravitsemus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684127 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586718 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>12</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6D8FC0C4" w14:textId="43604F97" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="2B903A68" w14:textId="39DAA4B3" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684128" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586719" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.3 Hygieniakäytännöt</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684128 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586719 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3EE31238" w14:textId="2B2C4D74" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="571D655F" w14:textId="108DAE6F" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684129" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586720" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.4 Terveyden- ja sairaanhoito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684129 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586720 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>12</w:t>
+              <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="283EC14B" w14:textId="7BDF9D66" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="1DC6D331" w14:textId="3CA60C4E" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684130" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586721" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.5 Lääkehoito</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684130 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586721 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>13</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="0A8A10A6" w14:textId="259449CB" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="6FA0C4EE" w14:textId="40E5FBD2" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684131" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586722" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.6 Monialainen yhteistyö</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684131 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586722 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6DAD5ED5" w14:textId="57775928" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="05AFDF44" w14:textId="132735EE" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684132" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586723" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7 ASIAKASTURVALLISUUS</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684132 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586723 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2F1C09DD" w14:textId="6E1CBF4B" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="4714F078" w14:textId="30E48A13" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684133" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586724" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.1 Yhteistyö turvallisuudesta vastaavien viranomaisten ja toimijoiden kanssa</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684133 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586724 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>13</w:t>
+              <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="61B3401F" w14:textId="375072FA" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="095A115A" w14:textId="57AF6DCA" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684134" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586725" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.2 Hoito- ja hoivahenkilöstön määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684134 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586725 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>14</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34AFC120" w14:textId="51287F07" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="5F58506F" w14:textId="10EB04BC" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684135" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586726" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.3 Henkilöstön rekrytoinnin periaatteet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684135 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586726 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>14</w:t>
+              <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5590B6A0" w14:textId="5FE61A3F" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="5A1288A4" w14:textId="508952E7" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684136" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586727" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.4 Kuvaus henkilöstön perehdyttämisestä ja täydennyskoulutuksesta</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684136 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586727 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>15</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2BBAF556" w14:textId="54171D5F" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="1410DF03" w14:textId="549B280F" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684137" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586728" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.5 Henkilökunnan ilmoitusvelvollisuus</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684137 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586728 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>15</w:t>
+              <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3E62BC95" w14:textId="3350EB08" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="66482AFD" w14:textId="007EDBBB" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684138" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586729" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.6 Toimitilat</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684138 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586729 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>16</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6CE97FE3" w14:textId="607E024B" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="79A60EE3" w14:textId="73A40174" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684139" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586730" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.7 Teknologiset ratkaisut</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684139 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586730 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>16</w:t>
+              <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="54DC068C" w14:textId="4F6A61BD" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="729618A4" w14:textId="16F0B7AA" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684140" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586731" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>7.8 Terveydenhuollon laitteet ja tarvikkeet</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684140 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586731 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>17</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="17F41608" w14:textId="5C101F05" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="033C474A" w14:textId="69A52A76" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684141" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586732" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8 ASIAKAS- JA POTILASTIETOJEN KÄSITTELY JA KIRJAAMINEN</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684141 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586732 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>17</w:t>
+              <w:t>18</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="09FDFD56" w14:textId="460FB6EB" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="3A87912A" w14:textId="399A6B56" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684142" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586733" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>9 YHTEENVETO KEHITTÄMISSUUNNITELMASTA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684142 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586733 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6FEC8A35" w14:textId="013599C8" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C">
+        <w:p w14:paraId="7DD8C356" w14:textId="53E8C661" w:rsidR="000540A4" w:rsidRDefault="000540A4">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9628"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:szCs w:val="24"/>
               <w:lang w:eastAsia="fi-FI"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc206684143" w:history="1">
-            <w:r w:rsidRPr="002A50CA">
+          <w:hyperlink w:anchor="_Toc237586734" w:history="1">
+            <w:r w:rsidRPr="008F5D63">
               <w:rPr>
                 <w:rStyle w:val="Hyperlinkki"/>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10 VALMIUS- JA JATKUVUUDENHALLINTA</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:instrText xml:space="preserve"> PAGEREF _Toc206684143 \h </w:instrText>
+              <w:instrText xml:space="preserve"> PAGEREF _Toc237586734 \h </w:instrText>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
-              <w:t>18</w:t>
+              <w:t>19</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3742DC6B" w14:textId="607EF569" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+        <w:p w14:paraId="3742DC6B" w14:textId="7FCAAB3B" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
           <w:pPr>
             <w:pStyle w:val="Sisluet2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9615"/>
             </w:tabs>
             <w:spacing w:line="276" w:lineRule="auto"/>
             <w:rPr>
               <w:rStyle w:val="Hyperlinkki"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
     <w:p w14:paraId="1B0EB78F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EA4B5C1" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2FDD678F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="1" w:name="_Toc45556421"/>
-      <w:bookmarkStart w:id="2" w:name="_Toc206684104"/>
+      <w:bookmarkStart w:id="2" w:name="_Toc237586694"/>
       <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>1 PALVELUNTUOTTAJAA KOSKEVAT TIEDOT</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="5BDAA680" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="73AA7F3E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Nimi: Suomen Kuurosokeat ry, Y-tunnus: 0398350-8</w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
@@ -3282,65 +3361,51 @@
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Kuurosokeiden Toimintakeskuksessa tuotetaan vammaispalvelu- ja sosiaalihuoltolain mukaista tehostettua palveluasumista kuurosokeille, kuulo-, näkö ja/tai kuulonäkövammaisille asiakkaille. Asiakaspaikkamäärä 40. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E2F5F3F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Yksikön johtaja, toiminnan vastuuhenkilö Risto </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">, 040- 566 1371, </w:t>
+        <w:t xml:space="preserve">Yksikön johtaja, toiminnan vastuuhenkilö Risto Hoikkanen, 040- 566 1371, </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A65D4D8" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink r:id="rId11">
         <w:r w:rsidRPr="77A05EE3">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>risto.hoikkanen@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0FA33DF6" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3518,65 +3583,65 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluntuottaja varmistaa ostopalvelun sisällön laadun ja asiakasturvallisuuden vuosittaisissa tapaamisissa ostopalveluiden tuottajan kanssa. Alihankintana palveluja tuottavalla palveluntuottajalla on voimassa oleva omavalvontasuunnitelma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A837843" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="40A96241" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="6" w:name="_Toc45556427"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc206684105"/>
+      <w:bookmarkStart w:id="7" w:name="_Toc237586695"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>2 TOIMINTA-AJATUS, ARVOT JA TOIMINTAPERIAATTEET</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
     <w:p w14:paraId="3D2B2F21" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc45556428"/>
-      <w:bookmarkStart w:id="9" w:name="_Toc206684106"/>
+      <w:bookmarkStart w:id="9" w:name="_Toc237586696"/>
       <w:r>
         <w:t>2.1 Toiminta-ajatus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="3CBBE4D2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D23A10" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="628CA0B8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Suomen Kuurosokeat ry on 1971 perustettu yhdistys, jonka toiminnan perusteena on ollut tarve tuoda esille ja turvata kuulonäkövammaisten asemaa ja oikeuksia yhteiskunnassa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0F463258" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3629,51 +3694,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76F9D7DB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Toimintaa ohjaavat voimassa oleva vammaispalvelulaki sekä laki sosiaali- ja terveydenhuollosta.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69DAF72D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc45556429"/>
-      <w:bookmarkStart w:id="11" w:name="_Toc206684107"/>
+      <w:bookmarkStart w:id="11" w:name="_Toc237586697"/>
       <w:r>
         <w:t>2.2 Arvot ja toimintaperiaatteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
     <w:p w14:paraId="10496B9E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00877E76" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00877E76">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yhdistyksen arvoja ovat ihmisarvon kunnioittaminen, osallisuus ja heikomman puolelle asettuminen, yhdenvertaisuuden ja moninaisuuden kunnioittaminen, kokemusasiantuntijuus ja ammatillinen osaaminen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BB23FF2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00547BB3" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -3739,108 +3804,108 @@
       <w:bookmarkStart w:id="12" w:name="_Ref45549780"/>
       <w:bookmarkStart w:id="13" w:name="_Toc45556430"/>
       <w:r>
         <w:br/>
       </w:r>
     </w:p>
     <w:p w14:paraId="11C3B06E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
           <w:b/>
           <w:szCs w:val="26"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1B541B05" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="14" w:name="_Toc206684108"/>
+      <w:bookmarkStart w:id="14" w:name="_Toc237586698"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3 OMAVALVONNAN TOIMEENPANO</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
       <w:bookmarkEnd w:id="13"/>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
     <w:p w14:paraId="049D44FE" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="15" w:name="_Toc206684109"/>
-      <w:bookmarkStart w:id="16" w:name="_Toc45556431"/>
+      <w:bookmarkStart w:id="15" w:name="_Toc45556431"/>
+      <w:bookmarkStart w:id="16" w:name="_Toc237586699"/>
       <w:r>
         <w:t>3.1 Riskienhallinta</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="15"/>
-[...1 lines deleted...]
-    <w:bookmarkEnd w:id="16"/>
+      <w:bookmarkEnd w:id="16"/>
+    </w:p>
+    <w:bookmarkEnd w:id="15"/>
     <w:p w14:paraId="206C8444" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikössä on omavalvontasuunnitelma, johon työntekijä perehtyy työn ohessa. Omavalvontasuunnitelma on asiakkaiden ja omaisten nähtävillä yksikön yleisissä tiloissa sekä Suomen Kuurosokeat ry nettisivuilla, </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="6AE0C72A">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>www.kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Riskienarviointi tehdään yksikkökohtaisesti kerran vuodessa. Riskienarvioinnin pohjana käytetään omavalvontasuunnitelmaa ja se toteutetaan Työturvallisuuslaitoksen riskienkartoituslomakkeelle. Saadut tulokset käsitellään vuosittain työntekijöiden kanssa ja tulokset raportoidaan työsuojelutoimikuntaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E1ADCD2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc45556435"/>
-      <w:bookmarkStart w:id="18" w:name="_Toc206684110"/>
+      <w:bookmarkStart w:id="18" w:name="_Toc237586700"/>
       <w:r>
         <w:t>3.2 Riskien tunnistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
     <w:p w14:paraId="6796665D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluyksikön riskien hallinnan prosessista (tunnistaminen, korjaaminen, seuranta) vastaavat palveluyksiköiden palveluvastaavat.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FE1E437" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -4054,285 +4119,243 @@
       </w:r>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kanssa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A61FAEF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6BE4655C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc45556436"/>
-      <w:bookmarkStart w:id="20" w:name="_Toc206684111"/>
+      <w:bookmarkStart w:id="20" w:name="_Toc237586701"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3.3 Riskien ja esille tulleiden epäkohtien käsitteleminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
       <w:bookmarkEnd w:id="20"/>
     </w:p>
     <w:p w14:paraId="34115FA7" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Asiakkaat, omaiset ja henkilökunta voivat dokumentoida havaitsemiaan epäkohtia, laatupoikkeamia ja riskejä. Dokumentointi tapahtuu suullisena tai kirjallisena palautteena.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="198F4C6F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2973EBBC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Riskit/haittatilanteet raportoidaan kolmen kuukauden välein </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> – pohjalla palvelun tilaajalle.</w:t>
+        <w:t>Riskit/haittatilanteet raportoidaan kolmen kuukauden välein Analystica – pohjalla palvelun tilaajalle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F27419E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="21" w:name="_Toc206684112"/>
+      <w:bookmarkStart w:id="21" w:name="_Toc237586702"/>
       <w:r>
         <w:t>3.4 Palauteprosessi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
     </w:p>
     <w:p w14:paraId="000D3EB1" w14:textId="5BD4F410" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palautetta toiminnasta kysytään omaisilta säännöllisesti. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palautelomake</w:t>
       </w:r>
       <w:r w:rsidR="001E7376">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> ja -laatikko</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="001E7376">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>löytyvät</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> VTS </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ilmoitustaulu</w:t>
+        <w:t xml:space="preserve"> VTS Ristontalon ilmoitustaulu</w:t>
       </w:r>
       <w:r w:rsidR="001E7376">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">n läheisyydestä sekä sähköisiltä sivuilta. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="172ABC2F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5D820D2C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:highlight w:val="yellow"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palautekysely </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">asiakkaille </w:t>
       </w:r>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">toteutetaan </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">toteutetaan forms-kyselylomakkeella. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61403E06" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7898492A" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Saatu palaute käsitellään esihenkilön ja muiden asiaan liittyvien henkilöiden kanssa kahden viikon kuluessa ilmoituksen saamisesta.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E72F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="053BBA0F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00E72F5F" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5F5D9735" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00A14C8C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>forms</w:t>
-[...55 lines deleted...]
-        </w:rPr>
         <w:t>Korjaavat toimenpiteet tehdään mahdollisuuksien mukaan palautteen pohjalta. Mikäli korjaavat toimenpiteet eivät ole mahdollisia, ilmoitetaan myös perustelut ilmoituksen tekijälle.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="247EAA37" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="76EC742F" w14:textId="77777777" w:rsidR="0098729F" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palautteet käsitellään </w:t>
       </w:r>
       <w:r>
@@ -4405,65 +4428,51 @@
         </w:rPr>
         <w:t>ä</w:t>
       </w:r>
       <w:r w:rsidR="0098729F" w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> lomakkeell</w:t>
       </w:r>
       <w:r w:rsidR="0098729F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lomake löytyy toiminnanohjausjärjestelmä </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> työntekijän sähköiseltä työpöydältä. Haitta ja l</w:t>
+        <w:t>Lomake löytyy toiminnanohjausjärjestelmä IMS:stä työntekijän sähköiseltä työpöydältä. Haitta ja l</w:t>
       </w:r>
       <w:r w:rsidR="0098729F" w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">äheltä piti -ilmoitusten jatkokäsittely tapahtuu ilmoituksen tehneen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">asiakkaan, työryhmän ja esihenkilön toimesta. Ilmoitukset raportoidaan kolmen kuukauden välein toimintaa valvovalle viranomaiselle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12ED6DB5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
@@ -4559,96 +4568,82 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>. Tarvittaessa ilmoitus käsitellään työryhmässä ja toimitetaan toimenpiteiden jälkeen työsuojelutoimikuntaan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C1BD596" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="32DDB914" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Nimettömänä palaute on mahdollista antaa </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> – eettisen ilmiantokanavan kautta. Tätä kautta saadut palautteet käsittelee yhdistyksen yhteistoimintatyöryhmä (YTR), johon kuuluvat toiminnanjohtaja, työsuojelupäällikkö ja luottamushenkilöt. </w:t>
+        <w:t xml:space="preserve">Nimettömänä palaute on mahdollista antaa Whistleblowing – eettisen ilmiantokanavan kautta. Tätä kautta saadut palautteet käsittelee yhdistyksen yhteistoimintatyöryhmä (YTR), johon kuuluvat toiminnanjohtaja, työsuojelupäällikkö ja luottamushenkilöt. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F120915" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71F35C24" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Työsuojelutoimikunta välittää tiedon mahdollisten korjaavien toimenpiteiden tarpeellisuudesta tiimien esihenkilöille ja välittää tiedon käsittelystä ilmoituksen tehneelle. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2022D87A" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc45556437"/>
-      <w:bookmarkStart w:id="23" w:name="_Toc206684113"/>
+      <w:bookmarkStart w:id="23" w:name="_Toc237586703"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>3.5 Korjaavat toimenpiteet</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:bookmarkEnd w:id="23"/>
     </w:p>
     <w:p w14:paraId="73D77C7C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palautteiden ja läheltä piti -tilanteissa tulleiden epäkohtien pohjalta arvioidaan ja suunnitellaan tarvittavat korjaustoimenpiteet.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CCF9BC8" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
@@ -4695,214 +4690,192 @@
         </w:rPr>
         <w:t xml:space="preserve">henkilökunnalle </w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tiedotetaan Toimintakeskuksen henkilöstöinfossa, sekä tarvittaessa muille yhteistyötahoille. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3FBF56D4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2A72EA7E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="24" w:name="_Toc31099985"/>
       <w:bookmarkStart w:id="25" w:name="_Toc45556439"/>
-      <w:bookmarkStart w:id="26" w:name="_Toc206684114"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc237586704"/>
       <w:r>
         <w:t>4 OMAVALVONTASUUNNITELMAN LAATIMINEN</w:t>
       </w:r>
       <w:bookmarkEnd w:id="24"/>
       <w:bookmarkEnd w:id="25"/>
       <w:r>
         <w:t xml:space="preserve"> JA SEURANTA</w:t>
       </w:r>
       <w:bookmarkEnd w:id="26"/>
     </w:p>
     <w:p w14:paraId="159AB7B2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="27" w:name="_Toc45556440"/>
-      <w:bookmarkStart w:id="28" w:name="_Toc206684115"/>
+      <w:bookmarkStart w:id="28" w:name="_Toc237586705"/>
       <w:r>
         <w:t>4.1 Omavalvonnan suunnittelusta vastaava henkilö tai henkilöt</w:t>
       </w:r>
       <w:bookmarkEnd w:id="27"/>
       <w:bookmarkEnd w:id="28"/>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B85EBEC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Omavalvonnan suunnittelusta vastaavat a</w:t>
       </w:r>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">siakkuusvastaava Heli Virintie, palveluvastaava Tanja Ahonen sekä yksikön henkilökunta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BB8A8C9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F5703B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelman hyväksyy ja vahvistaa toimintayksikön </w:t>
       </w:r>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">johtaja Risto </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t xml:space="preserve">johtaja Risto Hoikkanen. </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Omavalvonnan seurannasta vastaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> a</w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">siakkuusvastaava Heli Virintie, puh. 040-835 8389, </w:t>
       </w:r>
       <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="00097FE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>heli.virintie@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="462FD7CC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="29" w:name="_Toc45556441"/>
-      <w:bookmarkStart w:id="30" w:name="_Toc206684116"/>
+      <w:bookmarkStart w:id="30" w:name="_Toc237586706"/>
       <w:r>
         <w:t>4.2 Omavalvontasuunnitelman seuranta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="29"/>
       <w:r>
         <w:t xml:space="preserve"> ja julkisuus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="30"/>
     </w:p>
     <w:p w14:paraId="34769077" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Omavalvontasuunnitelma tarkastetaan, kun </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">mahdolliset </w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">poikkeamat on raportoitu </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>poikkeamat on raportoitu Analystica</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">-pohjalla </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>palvelun tilaajalle</w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Asumisen asiakkaiden parissa työskentelevät työntekijät kokoontuvat omavalvontasuunnitelman päivittämiseksi </w:t>
       </w:r>
       <w:r>
@@ -5001,245 +4974,217 @@
         </w:rPr>
         <w:t xml:space="preserve">. Omavalvontasuunnitelmaan tutustuminen on </w:t>
       </w:r>
       <w:r w:rsidRPr="00F5703B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">osa uuden työntekijän perehdytysohjelmaa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="51168916" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6895F997" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="31" w:name="_Toc31099986"/>
       <w:bookmarkStart w:id="32" w:name="_Toc45556443"/>
-      <w:bookmarkStart w:id="33" w:name="_Toc206684117"/>
+      <w:bookmarkStart w:id="33" w:name="_Toc237586707"/>
       <w:r>
         <w:t>5 ASIAKKAAN ASEMA JA OIKEUDET</w:t>
       </w:r>
       <w:bookmarkEnd w:id="31"/>
       <w:bookmarkEnd w:id="32"/>
       <w:bookmarkEnd w:id="33"/>
     </w:p>
     <w:p w14:paraId="5C950592" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="34" w:name="_Toc45556444"/>
-      <w:bookmarkStart w:id="35" w:name="_Toc206684118"/>
+      <w:bookmarkStart w:id="35" w:name="_Toc237586708"/>
       <w:r>
         <w:t>5.1 Palvelutarpeen arviointi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="34"/>
       <w:bookmarkEnd w:id="35"/>
     </w:p>
     <w:p w14:paraId="5C03AB92" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaan palvelun tarve kartoitetaan asiakkuuden alkaessa. Haastattelussa on mukana moniammatillinen työryhmä: asiakkuusvastaava, palveluvastaava ja/tai sairaanhoitaja. </w:t>
       </w:r>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Asiakas ja hänen omaisensa/läheisensä ovat osallisina palvelutarpeen arvioinnissa ja suunnittelussa koko asumista ja hoivaa koskevan palveluprosessin ajan.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="13D9F1B5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2B1A7549" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="000016FF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="36" w:name="_Toc206684119"/>
+      <w:bookmarkStart w:id="36" w:name="_Toc237586709"/>
       <w:r>
         <w:t>5.2 Palvelujen toteuttamissuunnitelma</w:t>
       </w:r>
       <w:bookmarkEnd w:id="36"/>
     </w:p>
     <w:p w14:paraId="311244C4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Palvelujen toteuttamissuunnitelma laaditaan kuukauden kuluessa muutosta </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Palvelujen toteuttamissuunnitelma laaditaan kuukauden kuluessa muutosta Domacare-asiakastietojärjestelmään. Palvelusuunnitelmassa otetaan huomioon erityisesti kommunikaatioon ja kuurosokeuteen sekä viittomakielisyyteen liittyvät tekijät. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24E4E57A" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Domacare</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Järjestelmään kirjataan asiakkaan elämän historia, itsemääräämisoikeussuunnitelma, tarpeet ja toiveet, sekä terveystiedot, ja muut palveluun liittyvät asiat. Palvelujen toteuttamissuunnitelmaa laadittaessa asiakasta informoidaan kommunikaatiotapa huomioiden saatavilla olevista palveluista.</w:t>
+      </w:r>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-        </w:rPr>
-[...9 lines deleted...]
-      </w:pPr>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Järjestelmään kirjataan asiakkaan elämän historia, itsemääräämisoikeussuunnitelma, tarpeet ja toiveet, sekä terveystiedot, ja muut palveluun liittyvät asiat. Palvelujen toteuttamissuunnitelmaa laadittaessa asiakasta informoidaan kommunikaatiotapa huomioiden saatavilla olevista palveluista.</w:t>
-      </w:r>
+        <w:t xml:space="preserve"> Kirjaamisesta vastaavat toteuttamissuunnitelmassa paikalla olleet henkilöt. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C443DBA" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6101028D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00930F3C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-          <w:color w:val="FF0000"/>
-[...43 lines deleted...]
-        <w:t xml:space="preserve">-LTC. Lisäksi tietoa täydennetään tarvittaessa muilla mittareilla, kuten asiakkaan vamman huomioivalla MMSE-muistitestillä. </w:t>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimintakyvyn arvioinnin mittarina on käytössä iRAI-LTC. Lisäksi tietoa täydennetään tarvittaessa muilla mittareilla, kuten asiakkaan vamman huomioivalla MMSE-muistitestillä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7ECBD055" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Palvelut toteutetaan yksilöllisesti, ja niiden toteutumista arvioidaan ja seurataan jatkuen asiakaskontakteissa. Toteutuminen raportoidaan päivittäin, lisäksi toteumista arvioidaan viikoittaisissa tiimipalavereissa. Palvelujen toteutumissuunnitelma päivitetään ja kirjataan sähköisiin asiakastietojärjestelmiin tarvittaessa tai vähintään kuuden kuukauden välein. </w:t>
       </w:r>
       <w:bookmarkStart w:id="37" w:name="_Toc45556447"/>
     </w:p>
     <w:bookmarkEnd w:id="37"/>
     <w:p w14:paraId="6C044968" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:bookmarkStart w:id="38" w:name="_Toc45556448"/>
     </w:p>
     <w:p w14:paraId="7B8116C9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="39" w:name="_Toc206684120"/>
+      <w:bookmarkStart w:id="39" w:name="_Toc237586710"/>
       <w:r>
         <w:t>5.3 Itsemääräämisoikeuden vahvistaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="38"/>
       <w:bookmarkEnd w:id="39"/>
     </w:p>
     <w:p w14:paraId="22540E8A" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00930F3C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yhdistyksen ja tuotettujen palveluiden perusarvoihin kuuluu itsemääräämisoikeuden kunnioittaminen. Jokaisella yksilöllä on oikeus tehdä itseään koskevia valintoja ja päätöksi. Päätöksenteon lähtökohtana on yksilön mahdollisuus saada tietoa ja tehdä päätöksiä omalla kielellään. Palvelutoiveet kartoitetaan ja dokumentoidaan asiakastietojärjestelmään yhdessä asiakkaan kanssa.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -5427,51 +5372,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Näitä ovat mm. kerhot ja erilaiset piirit ja tapaamiset Toimintakeskuksen alueella sekä sen ulkopuolella. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63D1CA20" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimintakeskuksen tiloissa järjestetään kuukausittain asukkaiden demokratiakokous, jolloin asiakas tulee kuulluksi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0244097E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00CB27F5" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="40" w:name="_Toc206684121"/>
+      <w:bookmarkStart w:id="40" w:name="_Toc237586711"/>
       <w:r>
         <w:t>5.4 Rajoittaminen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="40"/>
     </w:p>
     <w:p w14:paraId="072CCE6A" w14:textId="30CB3F61" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Mikäli asiakasturvallisuus uhkaa vaarantua, voidaan joutua tekemään rajoittamistoimenpiteitä, joiden tarkoitus on turvata asiakkaan henkeä ja terveyttä. Rajoittamistoimenpiteistä vastaa hoitava lääkäri, ja ne tehdään aina harkiten ja toteutetaan yhteisymmärryksessä asiakkaan ja omaisen kanssa. Rajoittavina välineinä ovat tarvittaessa pyörätuolin turvavyöt, hygieniahaalari sekä hoivasängyn ylös nostettavat laidat. Lupa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> rajoittamisen alkamisesta ja kestosta kirjataan O</w:t>
       </w:r>
       <w:r w:rsidR="00370FF6">
@@ -5522,74 +5467,60 @@
         </w:rPr>
         <w:t>neljän</w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> kuukauden välein</w:t>
       </w:r>
       <w:r w:rsidR="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="009E6225" w:rsidRPr="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Rajoittamistoimenpiteiden tarpeellisuutta seurataan ja se kirjataan asiakastietoihin hoitajan toimesta. </w:t>
       </w:r>
       <w:r w:rsidRPr="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rajoittamistoimenpiteet dokumentoidaan tilaajalle </w:t>
-[...13 lines deleted...]
-        <w:t>-pohjalla.</w:t>
+        <w:t xml:space="preserve"> Rajoittamistoimenpiteet dokumentoidaan tilaajalle Analystica-pohjalla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5CF76F5B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="41" w:name="_Toc45556449"/>
-      <w:bookmarkStart w:id="42" w:name="_Toc206684122"/>
+      <w:bookmarkStart w:id="42" w:name="_Toc237586712"/>
       <w:r>
         <w:t>5.5 Asiakkaan kohtelu</w:t>
       </w:r>
       <w:bookmarkEnd w:id="41"/>
       <w:bookmarkEnd w:id="42"/>
     </w:p>
     <w:p w14:paraId="1B77E565" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaita kohdellaan tasavertaisesti ja kunnioittaen. Kommunikaatiosta johtuvat ongelmat saattavat aiheuttaa tilanteen, jossa asiakas ei koe tulleensa ymmärretyksi. Epäselvät kommunikaatioon, kohteluun tai tapahtumiin liittyvät tilanteet käsitellään aina erillisessä työryhmässä.  Mikäli työntekijä aiheuttaa omalla toiminnallaan asiakkaaseen kohdistuvan fyysisen tai psyykkisen riskin, täytetään lomake epäasiallisesta kohtelusta. Jos työntekijä huomaa työssään ilmeisiä asiakkaan terveyteen, turvallisuuteen tai muuhun hyvinvointiin liittyviä epäkohtia tai ilmeisiä epäkohdan uhkia, hän on velvollinen tekemään tästä välittömästi ilmoituksen </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
@@ -5674,317 +5605,532 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="554BF38D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DCB4D60" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:bookmarkStart w:id="43" w:name="_Toc45556453"/>
-      <w:bookmarkStart w:id="44" w:name="_Toc206684123"/>
+      <w:bookmarkStart w:id="44" w:name="_Toc237586713"/>
       <w:r>
         <w:t>5.6 Asiakkaan oikeusturva</w:t>
       </w:r>
       <w:bookmarkEnd w:id="43"/>
       <w:bookmarkEnd w:id="44"/>
     </w:p>
-    <w:p w14:paraId="5B643DF4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...10 lines deleted...]
-        <w:t xml:space="preserve">Toimintamme perustuu asiakkaan hyvään ja kunnioittavaan kohteluun. Palveluiden tuottamisessa huomioimme asiakkaan äidinkielen, kulttuuritaustan, toivomukset, mielipiteet sekä yksilölliset tarpeet. Palvelun laatuun tai saamaansa kohteluun tyytymätön asiakas voi </w:t>
+    <w:p w14:paraId="4896E2DD" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="45" w:name="_Toc45556451"/>
+      <w:bookmarkStart w:id="46" w:name="_Toc237525644"/>
+      <w:bookmarkStart w:id="47" w:name="_Toc237586714"/>
+      <w:r>
+        <w:t>5.6 Asiakkaan oikeusturva</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="47"/>
+    </w:p>
+    <w:p w14:paraId="5F8A078F" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimintamme perustuu asiakkaan hyvään ja kunnioittavaan kohteluun. Palveluiden tuottamisessa huomioimme asiakkaan äidinkielen, kulttuuritaustan, toivomukset, mielipiteet sekä </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
-        <w:t xml:space="preserve">tehdä muistutuksen toimintayksikön vastuuhenkilölle tai johtavalle viranhaltijalle. Muistutuksen voi tehdä tarvittaessa myös asiakkaan laillinen edustaja, omainen tai läheinen. </w:t>
-[...47 lines deleted...]
-        <w:r w:rsidRPr="00875DCB">
+        <w:t xml:space="preserve">yksilölliset tarpeet. Palvelun laatuun tai saamaansa kohteluun tyytymätön asiakas voi tehdä muistutuksen toimintayksikön vastuuhenkilölle tai johtavalle viranhaltijalle. Muistutuksen voi tehdä tarvittaessa myös asiakkaan laillinen edustaja, omainen tai läheinen. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D50D988" w14:textId="77777777" w:rsidR="000540A4" w:rsidRPr="00097FE7" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="31B6156B" w14:textId="77777777" w:rsidR="000540A4" w:rsidRPr="00274C66" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pirhan ohjeistus muistutustilanteisiin on seuraava: ”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asiakkaalla/läheisellä on oikeus tehdä muistutus joko suoraan toimintayksikköön tai Pirhalle. Jos muistutus tehdään Pirhalle, asiakas/läheinen voi tehdä muistutuksen OmaPirhan kautta vahvasti tunnistautuneena lomakkeella</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Vaihtoehtoisesti asiakas/läheinen voi tehdä muistutuksen paperilla vapaamuotoisesti, jolloin asiakas/läheinen toimittaa muistutuksen postitse Pirhan kirjaamoon. Pirhan kirjaamo ei ota vastaan asiakkailta/läheiseltä sähköpostilla tulleita muistutuksia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="316069A3" w14:textId="77777777" w:rsidR="000540A4" w:rsidRPr="00274C66" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5AC15BCB" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jos asiakas/läheinen tekee muistutuksen suoraan yksikköön</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, palveluntuottaja ei voi antaa itse suoraan vastausta asiakkaalle/läheiselle, vaan vastaus annetaan ikäihmisten palveluista</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Palveluntuottaja on mukana selvittelytyössä.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Jos asiakas/läheinen antaa yksikköön suoraan muistutuksen,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> yksikkö</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> lähettää se</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sähköisesti </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">salattuna sähköpostina. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Pirhan kirjaamoon </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId15" w:tooltip="mailto:kirjaamo@pirha.fi" w:history="1">
+        <w:r w:rsidRPr="00274C66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>kirjaamo@pirha.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Muistutuksesta on käytävä ilmi, että muistutus koskee ikäihmisten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palvelua ja yhteyshenkilöksi ikäihmisten palvelujen sihteeri Sari Malkamäki. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46EB62D2" w14:textId="77777777" w:rsidR="000540A4" w:rsidRPr="00274C66" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F3AF797" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00852533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Suositeltavin tapa </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>on</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00852533">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, että asiakas/läheinen tekee muistutuksen suoraan OmaPirhan kautta</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> osoitteeseen:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00274C66">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId16" w:tooltip="https://www.pirha.fi/asiakkaalle/asiakkaan-ja-potilaan-oikeudet/oletko-tyytymaton-saamaasi-palveluun?p_l_back_url=https%3A%2F%2Fwww.pirha.fi%2F&amp;p_l_back_url_title=Etusivu" w:history="1">
+        <w:r w:rsidRPr="00274C66">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>Oletko tyytymätön saamaasi palveluun? - pirha.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24394BE0" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4520990E" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Muistutusta koskien lisätietoja antaa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Heli Virintie, 040-835 8389, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E9C8F45" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:hyperlink r:id="rId17" w:history="1">
+        <w:r w:rsidRPr="009948E7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>heli.virintie@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="25E6D322" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...6 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+    <w:p w14:paraId="27311419" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="20DCC83E" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Pirhan</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...11 lines deleted...]
-      </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> yhteystiedot</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
+      <w:hyperlink r:id="rId18" w:history="1">
         <w:r w:rsidRPr="009A2496">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>sosiaaliasiavastaava@pirha.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:line="276" w:lineRule="auto"/>
+      <w:hyperlink r:id="rId19" w:history="1">
+        <w:r w:rsidRPr="009948E7">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlinkki"/>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+          <w:t>potilasasiavastaava@pirha.fi</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p w14:paraId="50FABF19" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="004C7332">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sosiaaliasiavastaavan postiosoite</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004C7332">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Hatanpäänkatu</w:t>
-[...45 lines deleted...]
-    <w:p w14:paraId="0D801354" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+        <w:t>Hatanpäänkatu 3, 33900 Tampere</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3E821459" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1F537440" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tiedot löytyvät VTS Ristontalon ilmoitustaululta.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F9F6D86" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tarvittaessa yhteys kuluttajaneuvontaan</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000108FC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="2E74B5" w:themeColor="accent5" w:themeShade="BF"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve">kkv.fi </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">sähköisen yhteydenottolomakkeen, </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05724693" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    <w:p w14:paraId="0239A951" w14:textId="77777777" w:rsidR="000540A4" w:rsidRDefault="000540A4" w:rsidP="000540A4">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">puh. 09-5110 1200 tai asiakkuusvastaava Heli Virintien kautta. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C0A2CB4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="45" w:name="_Toc45556451"/>
-      <w:bookmarkStart w:id="46" w:name="_Toc206684124"/>
+      <w:bookmarkStart w:id="48" w:name="_Toc237586715"/>
       <w:r>
         <w:t>5.7 Asiakkaiden ja omaisten osallistuminen yksikön laadun ja omavalvonnan kehittämiseen</w:t>
       </w:r>
       <w:bookmarkEnd w:id="45"/>
-      <w:bookmarkEnd w:id="46"/>
+      <w:bookmarkEnd w:id="48"/>
     </w:p>
     <w:p w14:paraId="7D61AAD0" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakaspalautteita käytetään palvelun laadun, asiakasturvallisuuden ja toimintaohjeiden kehittämiseksi. Palautteen myötä nousseet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">kehittämis- ja </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -6009,50 +6155,51 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="67F6CA55" w14:textId="7AF84AFC" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakas, omainen, palvelun tilaaja ja tuottaja käsittelevät hoitoa ja palvelua koskevat asiakaspalautteet asiakkuuden aikana, sekä erikseen sovituissa palvelusuunnitelmatapaamisissa. Asiakkaille jaetaan vuosittain palautelomake, joka käsitellään ja dokumentoidaan. </w:t>
       </w:r>
       <w:r w:rsidR="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Palveluyksikön ala-aulassa on palautelaatikko, johon asukkaat, omaiset ja muut henkilöt voivat tarvittaessa jättää palautteensa. </w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01BD1D36" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4F165D89" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
@@ -6075,909 +6222,902 @@
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaat voivat antaa palautetta ja vaikuttaa toimintaan myös kerran kuukaudessa järjestettävässä asukasdemokratiakokouksissa eli talokokouksissa kerran kuukaudessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="670280F1" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="661991EA" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="47" w:name="_Toc31099993"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="49" w:name="_Toc206684125"/>
+      <w:bookmarkStart w:id="49" w:name="_Toc31099993"/>
+      <w:bookmarkStart w:id="50" w:name="_Toc45556454"/>
+      <w:bookmarkStart w:id="51" w:name="_Toc237586716"/>
       <w:r>
         <w:t>6 PALVELUN SISÄLLÖN OMAVALVONTA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="47"/>
-      <w:bookmarkEnd w:id="48"/>
       <w:bookmarkEnd w:id="49"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="50"/>
       <w:bookmarkEnd w:id="51"/>
     </w:p>
-    <w:p w14:paraId="51F28BAF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...137 lines deleted...]
-    <w:p w14:paraId="35E3A878" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    <w:p w14:paraId="7DFF9B37" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="52" w:name="_Toc45556456"/>
-[...2 lines deleted...]
-        <w:t>6.2 Ravitsemus</w:t>
+      <w:bookmarkStart w:id="52" w:name="_Toc45556455"/>
+      <w:bookmarkStart w:id="53" w:name="_Toc237586717"/>
+      <w:r>
+        <w:t>6.1 Hyvinvointia, kuntoutumista ja kasvua tukeva toiminta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="52"/>
       <w:bookmarkEnd w:id="53"/>
     </w:p>
+    <w:p w14:paraId="51F28BAF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asiakkaalle mahdollistetaan osallistuminen kaikkeen häntä koskevaan toimintaan. Asiakas tavataan päivittäin ja kannustetaan henkilökunnan toimesta osallistumaan erilaisiin tapahtumiin. Tarkoitus on ehkäistä yksinäisyyttä ja yhteisöstä eristäytymistä, sekä näin lisätä asiakkaan hyvinvointia.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="60E59868" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6314B3D5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Virkistystoiminta, ulkoilu ja muu kuntouttava toiminta toteutetaan yksilöllisesti</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> asiakkaan toiveiden mukaisesti. Sen mahdollistavat hoitava henkilökunta, henkilökohtainen avustaja, tukihenkilö tai muu avustava henkilö. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2C43DB5B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4242F7E4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaan tapaamiset kirjataan asiakastietojärjestelmän lisäksi vuorokausiseurantaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E2CCAC2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="376B41A7" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Tilaisuuksia ja tapahtumia koordinoi ja järjestää yksikön vapaa-ajanohjaaja.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="28C280F5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="48D9EFF3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AE0C72A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Toimintakeskuksen asiakkailla on käytössään kuntosali, jossa järjestetään ohjattua harjoittelua. Asiakkaiden käytössä on vierekkäin istuttava tandempyörä, jolla on mahdollista päästä tutustumaan lähiympäristöön hoitajan, avustajan tai tulkin kanssa. Tandemajelu mahdollistaa samanaikaisen kommunikaation ja ympäristön kuvailun. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BD718EA" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Elämän iloa tuomassa vierailee säännöllisesti ”kaverikoirat”. Asiakkaalla on mahdollisuus digitekniikkaa käyttäen osallistua erilaisiin kulttuuritapahtumiin. Yksikön yhteydessä toimii erillinen harrastetila, jossa järjestetään erilaisia kädentaidon piirejä</w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35E3A878" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="54" w:name="_Toc45556456"/>
+      <w:bookmarkStart w:id="55" w:name="_Toc237586718"/>
+      <w:r>
+        <w:t>6.2 Ravitsemus</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="54"/>
+      <w:bookmarkEnd w:id="55"/>
+    </w:p>
     <w:p w14:paraId="79C2C6F3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikössä on valmistuskeittiö.</w:t>
       </w:r>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asiakkaiden ravitsemuksessa huomioidaan ruokaviraston voimassa olevat väestötason ja eri ikäryhmille annetut </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17">
+      <w:hyperlink r:id="rId20">
         <w:r w:rsidRPr="06B75D1C">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:color w:val="auto"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>ravintoaineiden saanti- ja ruokasuositukset</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ravitsemuksen toteutuksessa otetaan huomioon asiakkaiden henkilökohtaiset rajoitukset. Tieto rajoitteista saadaan asiakkailta ja hoitohenkilökunnalta. Aterioiden valmistuksesta vastaava henkilökunta huolehtii erityisruokavalioiden toteutumisesta. </w:t>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="405763CB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Asiakkaiden päivittäistä ravitsemusta seuraavat hoitajat sekä ravitsemusta toteuttava henkilökunta. Asiakkaiden ravitsemuksen tilaa seurataan säännöllisesti mittauksilla.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="739C44F9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="54" w:name="_Toc45556457"/>
-      <w:bookmarkStart w:id="55" w:name="_Toc206684128"/>
+      <w:bookmarkStart w:id="56" w:name="_Toc45556457"/>
+      <w:bookmarkStart w:id="57" w:name="_Toc237586719"/>
       <w:r>
         <w:t>6.3 Hygieniakäytännöt</w:t>
-      </w:r>
-[...120 lines deleted...]
-        <w:t>6.4 Terveyden- ja sairaanhoito</w:t>
       </w:r>
       <w:bookmarkEnd w:id="56"/>
       <w:bookmarkEnd w:id="57"/>
     </w:p>
-    <w:p w14:paraId="451B9CE9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...35 lines deleted...]
-        </w:rPr>
+    <w:p w14:paraId="4D0F09AE" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="06B75D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yksikön hygieniaohjeistus tulee hyvinvointialueen hygieniayhdyshenkilöltä. Yksikön hygieniavastuuhenkilöinä toimivat hoito- sekä puhtaanapitohenkilöstön palveluvastaavat, jotka jalkauttavat saadut ohjeet.</w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="54F3308D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="109A70FC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Infektioiden ja tarttuvien sairauksien leviämistä ennaltaehkäistään oikeaoppisella suojainten käytöllä, siivousvälineillä ja -aineilla sekä yleisiä hygieniaohjeita noudattaen. Hoitohenkilökunta toimii aseptisesti ja käyttää</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tarvittaessa</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suojaimia. </w:t>
+      </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-    </w:p>
-[...20 lines deleted...]
-      </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...2 lines deleted...]
-        </w:rPr>
+    </w:p>
+    <w:p w14:paraId="0FED2C45" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yksikössä on siivouksesta huolehtiva henkilökunta. Pyykkihuollosta vastaa tarvittaessa hoitohenkilökunta. Pääasiassa asiakkaiden pyykki pestään yöaikaan tai avustetaan asiakasta pyykin pesussa omassa kodissaan/pyykkituvassa.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...48 lines deleted...]
-    <w:p w14:paraId="2E8D54BB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    </w:p>
+    <w:p w14:paraId="18C819CD" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4F9292EE" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="58" w:name="_Toc45556459"/>
-[...2 lines deleted...]
-        <w:t>6.5 Lääkehoito</w:t>
+      <w:bookmarkStart w:id="58" w:name="_Toc45556458"/>
+      <w:bookmarkStart w:id="59" w:name="_Toc237586720"/>
+      <w:r>
+        <w:t>6.4 Terveyden- ja sairaanhoito</w:t>
       </w:r>
       <w:bookmarkEnd w:id="58"/>
       <w:bookmarkEnd w:id="59"/>
     </w:p>
-    <w:p w14:paraId="7EF8456C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    <w:p w14:paraId="451B9CE9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaiden suun hoidon ja terveydenhuollon kontrollit toteutetaan vuosittain tai tarpeen mukaan. Yksiköllä on ohje kiireettömän ja kiireellisen sairaanhoidon järjestämisestä. Ohjeista vastaavat </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alveluvastaava ja sairaanhoitaja.  Kuolemantapausten osalta on olemassa erillinen toimintaohje. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F5F786D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C9BC903" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="06B75D1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asiakkaiden terveydentilaa seurataan päivittäisten tapaamisten aikana ja erilaisin mittauksin. Asiakkailla on mahdollisuus tavata yksikön sairaanhoitaja arkipäivisin. Asiakkaiden lääkärikäynnit toteutetaan vuosittain ja tarpeen mukaan. Osalla asiakkaista on saatavilla tilaajan määrittämän lääkärin palvelut. Asiakkaiden terveydentilaa edistetään huolehtimalla ravitsemuksesta, ihonhoidosta, hygieniasta, sekä antamalla ohjeita ja neuvoja terveyden ylläpitämiseksi.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1F7B42A5" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56B88384" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asiakkaiden terveyden- ja sairaanhoidosta vastaavat julkisen terveydenhuollon sekä tilaajan määrittämän terveydenhuollon palveluntuottajan lääkäri yhdessä yksikön hoitohenkilökunnan kanssa.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7F9A350B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="59F1DBE2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Lääkehoitosuunnitelma</w:t>
-[...90 lines deleted...]
-    <w:p w14:paraId="2B73DC38" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+        <w:t xml:space="preserve">Työntekijällä on velvollisuus etsiä tietoa terveydenhuollon osalta sähköisistä asiakastietojärjestelmistä. Tietoa ei voida perustaa pelkästään suulliseen raportointiin. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2E8D54BB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="60" w:name="_Toc45556460"/>
-[...2 lines deleted...]
-        <w:t>6.6 Monialainen yhteistyö</w:t>
+      <w:bookmarkStart w:id="60" w:name="_Toc45556459"/>
+      <w:bookmarkStart w:id="61" w:name="_Toc237586721"/>
+      <w:r>
+        <w:t>6.5 Lääkehoito</w:t>
       </w:r>
       <w:bookmarkEnd w:id="60"/>
       <w:bookmarkEnd w:id="61"/>
     </w:p>
-    <w:p w14:paraId="16D41ECC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...34 lines deleted...]
-        <w:t xml:space="preserve">sosiaali- ja terveydenhuollon yksiköiden sekä muun tukiverkoston kanssa. Yhteistyöstä ja tiedonkulusta muiden sosiaali- ja terveydenhuollon palvelunantajien ja hallintoalojen kanssa vastaavat yksikön johtaja, </w:t>
+    <w:p w14:paraId="7EF8456C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoitosuunnitelma</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> on laadittu</w:t>
+      </w:r>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> STM Turvallinen lääkehoito</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 2021:6</w:t>
+      </w:r>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -oppaan ohjeistuksen mukaan. Lääkehoitosuunnitelma tarkastetaan vuosittain ja päivitetään kahden vuoden välein sekä aina tarvittaessa. Päivittämisestä ja ylläpidosta vastaavat sairaanhoitajat. Lääkehoitosuunnitelman tarkastaa hyvinvointialueen määrittämä tarkastaja</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> tai yksikön vastuulääkäri.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="158C48FB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="41D88BB1" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Lääkehoidon prosessi on kuvattu lääkehoitosuunnitelm</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...20 lines deleted...]
-        </w:rPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">ssa. Lääkehoidon toteuttamisesta vastaa asiakkaan hoitava lääkäri yhdessä palveluvastaavan ja sairaanhoitajan </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>yksikön</w:t>
+      </w:r>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> henkilökunnan kanssa. </w:t>
+      </w:r>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...2 lines deleted...]
-        </w:rPr>
+      <w:r>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00097FE7">
-[...21 lines deleted...]
-        <w:t>7 ASIAKASTURVALLISUUS</w:t>
+    </w:p>
+    <w:p w14:paraId="2B73DC38" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="62" w:name="_Toc45556460"/>
+      <w:bookmarkStart w:id="63" w:name="_Toc237586722"/>
+      <w:r>
+        <w:t>6.6 Monialainen yhteistyö</w:t>
       </w:r>
       <w:bookmarkEnd w:id="62"/>
       <w:bookmarkEnd w:id="63"/>
+    </w:p>
+    <w:p w14:paraId="16D41ECC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yhteistyötä tehdään asiakkaan luvalla </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>hyvinvointialueiden</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> vammaispalvelun</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">sosiaali- ja terveydenhuollon yksiköiden sekä muun tukiverkoston kanssa. Yhteistyöstä ja tiedonkulusta muiden sosiaali- ja terveydenhuollon palvelunantajien ja hallintoalojen kanssa vastaavat yksikön johtaja, </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siakkuusvastaava ja </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>p</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">alveluvastaava. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62AE3267" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00D55CAF" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko2"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="64" w:name="_Toc31100000"/>
+      <w:bookmarkStart w:id="65" w:name="_Toc45556461"/>
+      <w:bookmarkStart w:id="66" w:name="_Toc237586723"/>
+      <w:r>
+        <w:t>7 ASIAKASTURVALLISUUS</w:t>
+      </w:r>
       <w:bookmarkEnd w:id="64"/>
-    </w:p>
-[...9 lines deleted...]
-      </w:r>
       <w:bookmarkEnd w:id="65"/>
       <w:bookmarkEnd w:id="66"/>
     </w:p>
-    <w:p w14:paraId="0CB427B3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
-[...86 lines deleted...]
-    <w:p w14:paraId="0CAC5B20" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="0038086D" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+    <w:p w14:paraId="4FD07F65" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="67" w:name="_Toc45556464"/>
-[...2 lines deleted...]
-        <w:t>7.2 Hoito- ja hoivahenkilöstön määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
+      <w:bookmarkStart w:id="67" w:name="_Toc45556462"/>
+      <w:bookmarkStart w:id="68" w:name="_Toc237586724"/>
+      <w:r>
+        <w:t>7.1 Yhteistyö turvallisuudesta vastaavien viranomaisten ja toimijoiden kanssa</w:t>
       </w:r>
       <w:bookmarkEnd w:id="67"/>
       <w:bookmarkEnd w:id="68"/>
     </w:p>
+    <w:p w14:paraId="0CB427B3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AE0C72A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaiden etujen toteumista valvoo henkilökunta yhteistyössä hyvinvointialueiden </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7663C7FB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AE0C72A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>viranomaisten kanssa. Tarvittaessa ollaan yhteydessä omaisiin, terveydenhuoltoon ja tilaajaan palvelutarpeen arvioimiseksi. Edunvalvojan määrittämiseksi ollaan tarvittaessa yhteydessä digi- ja väestövirastokeskukseen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CFBCCBC" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="12EA3F83" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Palo- ja pelastusturvallisuudesta sekä asumisterveyden turvallisuudesta vastaavat eri viranomaiset kunkin alan oman lainsäädännön perusteella. Yksikössä on laadittu pelastussuunnitelma, jossa on otettu huomioon asiakasryhmän erityisyys. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3F9337C4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0DCF365E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Yksikön kaikissa tiloissa on käytössä palonilmaisimet, jotka antavat varoituksen äänen lisäksi myös vilkkuvalolla ja tärinällä. Palohälytykset asunnoista tulevat myös henkilökunnan mukana oleviin puhelimiin. Laitteet testataan kuukausittain ja niissä on voimassa olevat huoltosopimukset. Viranomaistarkastukset tehdään 2-3 vuoden välein. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="616577A8" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Henkilökunnalle järjestetään säännöllisin väliajoin paloturvallisuuskoulutusta. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CAC5B20" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="0038086D" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="69" w:name="_Toc45556464"/>
+      <w:bookmarkStart w:id="70" w:name="_Toc237586725"/>
+      <w:r>
+        <w:t>7.2 Hoito- ja hoivahenkilöstön määrä, rakenne ja riittävyys sekä sijaisten käytön periaatteet</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="70"/>
+    </w:p>
     <w:p w14:paraId="4B308E1A" w14:textId="5651384F" w:rsidR="00A46E2C" w:rsidRDefault="006D1215" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidR="00A46E2C" w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">oiminnasta </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">ja yksiköiden kokonaismitoituksesta </w:t>
       </w:r>
@@ -7025,58 +7165,58 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>yksi</w:t>
       </w:r>
       <w:r w:rsidRPr="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> hoiva-avustaja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1492521C" w14:textId="087DFAD2" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Työpanos jakautuu kolmeen vuoroon. Yksittäisissä palveluasunnoissa työskentelee aamuvuorossa 3-5 hoitajaa/hoiva-avustajaa, iltavuorossa 3 hoitajaa/hoiva-avustajaa</w:t>
       </w:r>
-      <w:bookmarkStart w:id="69" w:name="_Hlk185582349"/>
+      <w:bookmarkStart w:id="71" w:name="_Hlk185582349"/>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">. Lisäksi aamuvuorossa arkisin työskentelee yksi sairaanhoitaja. </w:t>
       </w:r>
-      <w:bookmarkEnd w:id="69"/>
+      <w:bookmarkEnd w:id="71"/>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yövuorossa työskentelee yksi hoitaja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4C64C7ED" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51569B13" w14:textId="38BED363" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -7197,174 +7337,173 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="625E5091" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Yhdistyksen palveluksessa muissa tehtävissä on sosiaali- ja terveydenhuollon koulutuksen saaneita henkilöitä, joita poikkeustilanteessa voidaan ohjata muihin kuin omiin tehtäviinsä. </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:bookmarkStart w:id="70" w:name="_Toc45556465"/>
+      <w:bookmarkStart w:id="72" w:name="_Toc45556465"/>
     </w:p>
     <w:p w14:paraId="5745B90B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Palveluvastaavan työajasta 80% on määritetty hallinnollisiin tehtäviin. Tuki- ja avustavissa työtehtävissä työskentelevien henkilöiden määrästä vastaa</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>vat</w:t>
       </w:r>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> yksiköiden esihenkilöt.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28D8CA31" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="71" w:name="_Toc206684135"/>
+      <w:bookmarkStart w:id="73" w:name="_Toc237586726"/>
       <w:r>
         <w:t>7.3 Henkilöstön rekrytoinnin periaatteet</w:t>
-      </w:r>
-[...37 lines deleted...]
-        <w:t>7.4 Kuvaus henkilöstön perehdyttämisestä ja täydennyskoulutuksesta</w:t>
       </w:r>
       <w:bookmarkEnd w:id="72"/>
       <w:bookmarkEnd w:id="73"/>
     </w:p>
+    <w:p w14:paraId="1FD1828F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yksikön hoivan- ja huolenpidontehtävissä työskentelevät hoitajat ovat terveydenhuollon rekisteröityjä sekä nimikesuojattuja ammattihenkilöitä. Rekrytointitilanteessa työnantaja tarkistaa hakijaa koskevat rekisteritiedot sosiaali- ja terveydenhuollon ammattihenkilöiden keskusrekisteristä (JulkiTerhikki ja Suosikki). Uusia työntekijöitä pyydetään työtehtävien sitä vaatiessa esittämään rikosrekisteriote</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> palvelusta vastaavalle henkilölle</w:t>
+      </w:r>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. Yksikön rekrytoinnissa painotetaan monikielistä työyhteisöä ja kommunikaatiotaitoihin liittyvää erityisosaamista. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="438A69BD" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="74" w:name="_Toc45556466"/>
+      <w:bookmarkStart w:id="75" w:name="_Toc237586727"/>
+      <w:r>
+        <w:t>7.4 Kuvaus henkilöstön perehdyttämisestä ja täydennyskoulutuksesta</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="75"/>
+    </w:p>
     <w:p w14:paraId="30073D92" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Perehdytys- ja koulutuspäiviä järjestetään ympäri vuoden. Uudelle henkilöstölle, opiskelijoille ja pitkään poissa olleille työntekijöille mahdollistetaan osallistuminen perehdytyspäiviin ja koulutuksiin.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> P</w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">erehdytys kirjataan perehdytyslomakkeelle. </w:t>
       </w:r>
@@ -7372,119 +7511,106 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Jokainen työntekijä suorittaa kuurosokeustyöhön liittyvän näyttökokeen riittävät perustaidot hankittuaan.  </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="20D1CF93" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2C150375" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Työntekijä on vastuussa siitä, että työn toteuttamiseen vaaditut tiedot ja taidot ovat ajan tasalla. Lääkehoidon osaaminen varmistetaan lääkehoidon koulutuksella ja lääkehoidon testillä 3-5 vuoden välein, sekä määräajoin annettavilla näytöillä. Henkilökunnan ensiapukoulutukset järjestetään kolmen vuoden välein </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Työntekijä on vastuussa siitä, että työn toteuttamiseen vaaditut tiedot ja taidot ovat ajan tasalla. Lääkehoidon osaaminen varmistetaan lääkehoidon koulutuksella ja lääkehoidon testillä 3-5 vuoden välein, sekä määräajoin annettavilla näytöillä. Henkilökunnan ensiapukoulutukset järjestetään kolmen vuoden välein Pirhan edellyttämän tason 1 mukaisesti. </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="54F8900B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="6AE0C72A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Edellä mainittujen lisäksi henkilökunnalla on mahdollisuus osallistua eri tahojen järjestämiin täydennyskoulutuksiin. Koulutustarpeen määrittää työntekijä itse tai lähiesihenkilö. Koulutukset kirjataan henkilöstöhallinnon koulutusarkistoon.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBAE364" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="42B254A9" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Pirhan</w:t>
-[...47 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Työnantaja mahdollistaa toistaiseksi voimassa olevissa työsuhteissa työskenteleville kansallisen kuurosokeustyön koulutuksen. Osallistujat koulutukseen määrittää työnantaja. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E66AF5C" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="74" w:name="_Toc206684137"/>
+      <w:bookmarkStart w:id="76" w:name="_Toc237586728"/>
       <w:r>
         <w:t>7.5 Henkilökunnan ilmoitusvelvollisuus</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="74"/>
+      <w:bookmarkEnd w:id="76"/>
     </w:p>
     <w:p w14:paraId="54623FB3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Sosiaali</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">- ja terveydenhuollon valvonnasta annetun lain 29§ mukaan työntekijöillä on velvollisuus </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">tehdä ilmoitus havaitsemastaan epäkohdasta tai epäkohdan uhasta, joka liittyy asiakkaan </w:t>
@@ -7497,269 +7623,272 @@
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> toteuttamiseen. Työntekijöiden ilmoitusvelvollisuudesta muistutetaan määräajoin koko henkilöstöä henkilöstöinfossa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5832A9B7" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2AA5BCB4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
-        <w:t xml:space="preserve">Tilanteissa, jolloin epäkohta ei aiheudu työnantajan antamista ohjeista tai toteutus on vastoin ohjeita, on työntekijä velvollinen tekemään ilmoituksen havainnoistaan </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Aluehallintoviranomaiselle. Lisäksi työntekijöitä ohjeistetaan tekemään </w:t>
+        <w:t xml:space="preserve">Tilanteissa, jolloin epäkohta ei aiheudu työnantajan antamista ohjeista tai toteutus on vastoin ohjeita, on työntekijä velvollinen tekemään ilmoituksen havainnoistaan Aluehallintoviranomaiselle. Lisäksi työntekijöitä ohjeistetaan tekemään </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">vakavista epäkohta- tai poikkeamatilanteista ilmoitus hyvinvointialueen valvontaan: </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
+      <w:hyperlink r:id="rId21" w:history="1">
         <w:r w:rsidRPr="00097FE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>kirjaamo@pirha.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> tai</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="33451C75" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId19" w:history="1">
+      <w:hyperlink r:id="rId22" w:history="1">
         <w:r w:rsidRPr="00097FE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w14:ligatures w14:val="none"/>
           </w:rPr>
           <w:t>valvonta.tyoikaiset@pirha.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D6190E3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2300533F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Ilmoituksen tekijään ei kohdisteta kielteisiä vastatoimia. Yksikön eri toimipisteissä tehdään esihenkilöiden johdolla vuosittain tai tilanteen niin vaatiessa riskien arviointi, jonka pohjalta syntyneet toimenpiteet laitetaan täytäntöön välittömästi. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E865840" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="75" w:name="_Toc45556467"/>
-      <w:bookmarkStart w:id="76" w:name="_Toc206684138"/>
+      <w:bookmarkStart w:id="77" w:name="_Toc45556467"/>
+      <w:bookmarkStart w:id="78" w:name="_Toc237586729"/>
       <w:r>
         <w:t>7.6 Toimitilat</w:t>
-      </w:r>
-[...129 lines deleted...]
-        <w:t>7.7 Teknologiset ratkaisut</w:t>
       </w:r>
       <w:bookmarkEnd w:id="77"/>
       <w:bookmarkEnd w:id="78"/>
     </w:p>
+    <w:p w14:paraId="62F46A36" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asiakkaat asuvat omissa asunnoissaan. Yksittäisissä asunnoissa asiakkailla on käytössään omat huoneistot yksiöistä kolmioihin. Asunnoissa on oma WC suihkulla sekä tilava parveke/takapiha. Ryhmäkotimuotoisessa asumisessa asukkailla on oma huone sekä WC-tila. Molemmissa asumismuodoissa asiakkaat voivat sisustaa asuntonsa omilla tavaroillaan ja huonekaluillaan. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="559B8716" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4A9A3F4B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Yhteisinä tiloina toimivat ruokatilat, kahvio, lukutila, monitoimitila, kuntosali, liikuntatilat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>saunatilat</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>. Alueella on a</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">siakkaiden käytössä aistipuutarha. Ryhmäkodin yhteydessä on ulkoilupihat. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1A7AF418" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="79F2FA02" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Asunnoissa ja yhteisten tilojen suunnittelussa on huomioitu asiakkaiden kaksoisaistivamma ja liikuntavammat. Palveluntuottajan puolesta asunnoissa on palohälyttimet, turvapuhelinjärjestelmä ja tukikaiteet. Lisäksi valaistuksessa, kaapistoratkaisuissa ja vesijärjestelmissä on huomioitu aistivamman tuomat haasteet. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="796E0EE4" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E3E3DE3" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vierailut yksikössä on sallittu ilman vierailuaikoja. Yöpymisjärjestelyt sovitaan omaisten/vierailijoiden kanssa erikseen. Alueella on mahdollisuus yöpyä mm. A-majoituksen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00097FE7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">majoitustiloissa. Saattohoitotilanteissa asiakkaan omainen voi yöpyä asiakkaan asunnossa/huoneessa. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="04D8E717" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="50DC991E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Asiakkaille mahdollistetaan ulkopuolisen palveluntuottajan tuottamat terveys- ja hyvinvointipalvelut, mm. jalkahoitajalle, hierojalle ja kampaajalle, joita varten erilliset tilat.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1026049F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="007F229A" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
+      <w:pPr>
+        <w:pStyle w:val="Otsikko3"/>
+        <w:spacing w:line="276" w:lineRule="auto"/>
+      </w:pPr>
+      <w:bookmarkStart w:id="79" w:name="_Toc45556468"/>
+      <w:bookmarkStart w:id="80" w:name="_Toc237586730"/>
+      <w:r>
+        <w:t>7.7 Teknologiset ratkaisut</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="79"/>
+      <w:bookmarkEnd w:id="80"/>
+    </w:p>
     <w:p w14:paraId="1D8C0222" w14:textId="4E5A56A9" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Toimintakeskuksen ulkotiloissa on kameravalvonta, josta erillinen rekisteriseloste. Asiakkaiden </w:t>
       </w:r>
       <w:r w:rsidR="008C6C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>turvana</w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> on </w:t>
       </w:r>
@@ -7907,95 +8036,81 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">elastussuunnitelma on nähtävissä yksikön eri toimipisteissä sekä yleisten tilojen ilmoitustauluilla. Henkilökunta on saanut koulutuksen hälytyksiin vastaamiseen ja pelastustoimiin. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49AA63DF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28C62F6A" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Turva- ja kutsulaitteiden toimintavarmuudesta vastaa: Risto </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId20">
+        <w:t xml:space="preserve">Turva- ja kutsulaitteiden toimintavarmuudesta vastaa: Risto Hoikkanen, 040-566 1371, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId23">
         <w:r w:rsidRPr="50DC991E">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>risto.hoikkanen@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="50DC991E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5615C156" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko3"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
-      <w:bookmarkStart w:id="79" w:name="_Toc45556469"/>
-      <w:bookmarkStart w:id="80" w:name="_Toc206684140"/>
+      <w:bookmarkStart w:id="81" w:name="_Toc45556469"/>
+      <w:bookmarkStart w:id="82" w:name="_Toc237586731"/>
       <w:r>
         <w:t>7.8 Terveydenhuollon laitteet ja tarvikkeet</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="79"/>
-      <w:bookmarkEnd w:id="80"/>
+      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkEnd w:id="82"/>
     </w:p>
     <w:p w14:paraId="1BA6D331" w14:textId="0BB3A3C7" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Asiakkaan apuvälinetarve kartoitetaan asiakkaiden muuttuvien tarpeiden mukaisesti. Henkilökunta avustaa asiakasta tai tarvittaessa hankkii asiakkaan tarvitsemat apuvälineet kotikunnan apuvälineyksiköstä. Kiinteinä kalusteina ovat kahdeksan asuinhuoneen nostokiskot, jotka mahdollistavat henkilönostimen käytön.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="005C02F4">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Asukkailla on tarvittaessa/halutessaan käytössä hoivasänky. </w:t>
@@ -8116,200 +8231,172 @@
         </w:rPr>
         <w:t xml:space="preserve">, jonka työntekijä täyttää ja toimittaa työnantajalle jatkotoimenpiteitä varten. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09813B0F" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3DC35616" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Terveydenhuollon laitteista ja tarvikkeista vastaava henkilö:</w:t>
       </w:r>
-      <w:bookmarkStart w:id="81" w:name="_Toc31100005"/>
+      <w:bookmarkStart w:id="83" w:name="_Toc31100005"/>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="09CA6735" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Risto </w:t>
-[...15 lines deleted...]
-      <w:hyperlink r:id="rId21" w:history="1">
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Risto Hoikkanen, 040-566 1371, </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId24" w:history="1">
         <w:r w:rsidRPr="00097FE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>risto.hoikkanen@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E60E3B" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78BCCD30" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="82" w:name="_Toc45556470"/>
-[...1 lines deleted...]
-      <w:bookmarkEnd w:id="81"/>
+      <w:bookmarkStart w:id="84" w:name="_Toc45556470"/>
+      <w:bookmarkStart w:id="85" w:name="_Toc237586732"/>
+      <w:bookmarkEnd w:id="83"/>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>8 ASIAKAS- JA POTILASTIETOJEN KÄSITTELY JA KIRJAAMINEN</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="82"/>
-      <w:bookmarkEnd w:id="83"/>
+      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="85"/>
     </w:p>
     <w:p w14:paraId="7E18AFE2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Työsuhteen alkaessa työntekijöiden kanssa käydään läpi salassapito- ja vaitiolosäädökset. Henkilökunta antaa kirjallisen vaitiololupauksen. Asiakastietojärjestelmissä on käyttäjäoikeusrajaus. Käyttäjätiedot kirjautuvat käyttäjälokiin. Asiakasta koskeva tieto kirjataan päivittäin asiakastietojärjestelmiin (</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> ja OMNI360). Asiakastietojärjestelmiin kirjaamista koskevaa koulutusta antavat esihenkilöt ja OMNI360-tietojärjestelmän osalta palvelun tilaaja. Kirjaaminen tapahtuu joko asiakkaan luona tai työvuoron aikana asiakastyön toimistossa. Asiakkaan dokumentit arkistoidaan arkistointiohjeen mukaisesti 12 vuodeksi.</w:t>
+        <w:t>Työsuhteen alkaessa työntekijöiden kanssa käydään läpi salassapito- ja vaitiolosäädökset. Henkilökunta antaa kirjallisen vaitiololupauksen. Asiakastietojärjestelmissä on käyttäjäoikeusrajaus. Käyttäjätiedot kirjautuvat käyttäjälokiin. Asiakasta koskeva tieto kirjataan päivittäin asiakastietojärjestelmiin (Domacare ja OMNI360). Asiakastietojärjestelmiin kirjaamista koskevaa koulutusta antavat esihenkilöt ja OMNI360-tietojärjestelmän osalta palvelun tilaaja. Kirjaaminen tapahtuu joko asiakkaan luona tai työvuoron aikana asiakastyön toimistossa. Asiakkaan dokumentit arkistoidaan arkistointiohjeen mukaisesti 12 vuodeksi.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="14205E46" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="38CD6FEF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Henkilöstön ja harjoittelijoiden tietoturvaan liittyvä perehdytys ja täydennyskoulutus annetaan tietosuojavastaavan toimesta koulutus- ja perehdytyspäivissä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C4BE8C2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="472D3883" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Asiakkaalla on oikeus tarkastaa häntä koskevat kirjaukset. Tietojen tarkastamispyyntö välitetään tietosuojavastaavalle, joka voi luovuttaa tiedot maksutta kerran vuodessa. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CDDD1DB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Yksikölle on laadittu salassa pidettävien henkilötietojen käsittelyä koskeva seloste.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="54C89759" w14:textId="04F9385C" w:rsidR="008C6C4A" w:rsidRDefault="008C6C4A">
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
@@ -8338,215 +8425,215 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Tietosuojavastaavan nimi ja yhteystiedot</w:t>
       </w:r>
       <w:r w:rsidR="008C6C4A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A17B87E" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Marko Vainiomaa, 0400 139 713, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId22" w:history="1">
+      <w:hyperlink r:id="rId25" w:history="1">
         <w:r w:rsidRPr="00097FE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>marko.vainiomaa@kuurosokeat.fi</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6B0D82C0" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:after="160" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="005DFCCF" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="84" w:name="_Toc206684142"/>
+      <w:bookmarkStart w:id="86" w:name="_Toc237586733"/>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>9 YHTEENVETO KEHITTÄMISSUUNNITELMASTA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="84"/>
+      <w:bookmarkEnd w:id="86"/>
     </w:p>
     <w:p w14:paraId="30B84AD2" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Yksikön toiminnassa todetut kehittämistarpeet </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>edelliseltä vuodelta</w:t>
       </w:r>
       <w:r w:rsidRPr="00097FE7">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> todetaan riskienhallintaprosessin päätyttyä, ja lisätään tarvittaessa omavalvontasuunnitelmaan erillisenä liitteenä. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="291B27EB" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11D72B21" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRPr="00097FE7" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:pStyle w:val="Otsikko2"/>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="85" w:name="_Toc206684143"/>
+      <w:bookmarkStart w:id="87" w:name="_Toc237586734"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>10</w:t>
       </w:r>
       <w:r w:rsidRPr="06B75D1C">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
         </w:rPr>
         <w:t>VALMIUS- JA JATKUVUUDENHALLINTA</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="85"/>
+      <w:bookmarkEnd w:id="87"/>
     </w:p>
     <w:p w14:paraId="069E52C7" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2D89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>alveluyksikön valmius- ja jatkuvuudenhallinnasta ja valmius- ja jatkuvuussuunnitelmasta</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> vastaa toiminnanjohtaja</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD2D89">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Suunnitelma on saatavilla www-sivuilla:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="02DA6235" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId23" w:history="1">
+      <w:hyperlink r:id="rId26" w:history="1">
         <w:r w:rsidRPr="00E34AD2">
           <w:rPr>
             <w:rStyle w:val="Hyperlinkki"/>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
           <w:t>https://t3.ims.fi/kuurosokeat/spring/public/41844f71-0309-4049-be3b-25cb2b7439de/fi</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="0EF62A6D" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="14C660A8" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -8572,103 +8659,95 @@
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7FC91E99" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Risto </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Risto Hoikkanen</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="61A7C1CD" w14:textId="77777777" w:rsidR="00A46E2C" w:rsidRDefault="00A46E2C" w:rsidP="00A46E2C">
       <w:pPr>
         <w:spacing w:line="276" w:lineRule="auto"/>
       </w:pPr>
       <w:r w:rsidRPr="6AE0C72A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>toiminnanjohtaja</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BB42A1" w14:textId="56F9D70E" w:rsidR="197E3FC8" w:rsidRPr="00A46E2C" w:rsidRDefault="197E3FC8" w:rsidP="00A46E2C"/>
     <w:sectPr w:rsidR="197E3FC8" w:rsidRPr="00A46E2C" w:rsidSect="004D5995">
-      <w:headerReference w:type="default" r:id="rId24"/>
-      <w:footerReference w:type="default" r:id="rId25"/>
+      <w:headerReference w:type="default" r:id="rId27"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1418" w:right="1134" w:bottom="1418" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="220CFAB9" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE" w:rsidP="000556F8">
+    <w:p w14:paraId="48DB0907" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250" w:rsidP="000556F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5429DCFF" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE" w:rsidP="000556F8">
+    <w:p w14:paraId="23019CB6" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250" w:rsidP="000556F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="34B9BEF0" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE"/>
+    <w:p w14:paraId="7AA0CC46" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250"/>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -8681,82 +8760,81 @@
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Trebuchet MS">
     <w:panose1 w:val="020B0603020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000687" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Gothic Light">
-    <w:altName w:val="游ゴシック Light"/>
     <w:panose1 w:val="020B0300000000000000"/>
     <w:charset w:val="80"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="2AC7FDFF" w:usb2="00000016" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Yu Mincho">
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="800002E7" w:usb1="2AC7FCFF" w:usb2="00000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="367808183"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr/>
     <w:sdtContent>
       <w:p w14:paraId="0358E239" w14:textId="77802AC9" w:rsidR="004814E2" w:rsidRDefault="004814E2">
         <w:pPr>
           <w:pStyle w:val="Alatunniste"/>
           <w:jc w:val="center"/>
         </w:pPr>
         <w:r>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r>
@@ -8764,73 +8842,73 @@
         </w:r>
         <w:r>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
   <w:p w14:paraId="4404C266" w14:textId="7AF0CEA0" w:rsidR="004814E2" w:rsidRPr="000556F8" w:rsidRDefault="004814E2" w:rsidP="000556F8">
     <w:pPr>
       <w:pStyle w:val="Alatunniste"/>
       <w:tabs>
         <w:tab w:val="left" w:pos="2268"/>
         <w:tab w:val="left" w:pos="3969"/>
         <w:tab w:val="left" w:pos="5103"/>
         <w:tab w:val="left" w:pos="7371"/>
       </w:tabs>
       <w:rPr>
         <w:szCs w:val="24"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="763B56D0" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE" w:rsidP="000556F8">
+    <w:p w14:paraId="768E2CCF" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250" w:rsidP="000556F8">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="571C4565" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE" w:rsidP="000556F8">
+    <w:p w14:paraId="60C6F741" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250" w:rsidP="000556F8">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="5D40F046" w14:textId="77777777" w:rsidR="004658EE" w:rsidRDefault="004658EE"/>
+    <w:p w14:paraId="765E5D2A" w14:textId="77777777" w:rsidR="00623250" w:rsidRDefault="00623250"/>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="5B0D79D5" w14:textId="58AA76AF" w:rsidR="004814E2" w:rsidRDefault="00B06A47" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E97F17E" wp14:editId="0CA995BD">
           <wp:extent cx="2292063" cy="731520"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Kuva 1"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1" name=""/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1"/>
@@ -8849,51 +8927,51 @@
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="161FB232" w14:textId="77777777" w:rsidR="004814E2" w:rsidRPr="00DC1782" w:rsidRDefault="004814E2" w:rsidP="00DC1782">
     <w:pPr>
       <w:pStyle w:val="Yltunniste"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/intelligence2.xml><?xml version="1.0" encoding="utf-8"?>
 <int2:intelligence xmlns:int2="http://schemas.microsoft.com/office/intelligence/2020/intelligence" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst">
   <int2:observations/>
   <int2:intelligenceSettings/>
   <int2:onDemandWorkflows/>
 </int2:intelligence>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="135F5CBA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F34C2EDC"/>
     <w:lvl w:ilvl="0" w:tplc="6A129498">
       <w:start w:val="3"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040B0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -9618,90 +9696,90 @@
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1523666061">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1236477579">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="839662735">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="2115201019">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1902673586">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="2084913817">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="1304"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003E05D1"/>
     <w:rsid w:val="000016FF"/>
     <w:rsid w:val="00007522"/>
     <w:rsid w:val="00007BA1"/>
     <w:rsid w:val="00007E78"/>
     <w:rsid w:val="000108FC"/>
     <w:rsid w:val="000120B4"/>
     <w:rsid w:val="00016F64"/>
     <w:rsid w:val="000174DE"/>
     <w:rsid w:val="00021CC9"/>
     <w:rsid w:val="00037591"/>
     <w:rsid w:val="00043D41"/>
     <w:rsid w:val="00050A94"/>
+    <w:rsid w:val="000540A4"/>
     <w:rsid w:val="000556F8"/>
     <w:rsid w:val="00061682"/>
     <w:rsid w:val="000764C0"/>
     <w:rsid w:val="00076778"/>
     <w:rsid w:val="00077841"/>
     <w:rsid w:val="000836D5"/>
     <w:rsid w:val="00086FAE"/>
     <w:rsid w:val="00091FAA"/>
     <w:rsid w:val="000928DA"/>
     <w:rsid w:val="00094E2C"/>
     <w:rsid w:val="00097790"/>
     <w:rsid w:val="00097FE7"/>
     <w:rsid w:val="000A0D6B"/>
     <w:rsid w:val="000A6333"/>
     <w:rsid w:val="000B122B"/>
     <w:rsid w:val="000B7710"/>
     <w:rsid w:val="000C24A9"/>
     <w:rsid w:val="000C29B6"/>
     <w:rsid w:val="000C36C7"/>
     <w:rsid w:val="000C641B"/>
     <w:rsid w:val="000D38C3"/>
     <w:rsid w:val="000D3DF0"/>
     <w:rsid w:val="000D5CC2"/>
     <w:rsid w:val="000E51AF"/>
     <w:rsid w:val="000F20E6"/>
@@ -9885,61 +9963,63 @@
     <w:rsid w:val="00567741"/>
     <w:rsid w:val="00571B9E"/>
     <w:rsid w:val="00571EB4"/>
     <w:rsid w:val="005774C7"/>
     <w:rsid w:val="00581AD2"/>
     <w:rsid w:val="0058336E"/>
     <w:rsid w:val="005839CB"/>
     <w:rsid w:val="00583AA3"/>
     <w:rsid w:val="00584659"/>
     <w:rsid w:val="005870B7"/>
     <w:rsid w:val="00590BF0"/>
     <w:rsid w:val="0059199F"/>
     <w:rsid w:val="00592CDA"/>
     <w:rsid w:val="00594851"/>
     <w:rsid w:val="0059679A"/>
     <w:rsid w:val="00597AC3"/>
     <w:rsid w:val="005A14D0"/>
     <w:rsid w:val="005A2354"/>
     <w:rsid w:val="005A281F"/>
     <w:rsid w:val="005A3A21"/>
     <w:rsid w:val="005B7D6F"/>
     <w:rsid w:val="005C01D0"/>
     <w:rsid w:val="005C02F4"/>
     <w:rsid w:val="005C2FEC"/>
     <w:rsid w:val="005C5E6F"/>
+    <w:rsid w:val="005C7922"/>
     <w:rsid w:val="005D3A8D"/>
     <w:rsid w:val="005D488C"/>
     <w:rsid w:val="005E36E9"/>
     <w:rsid w:val="005F6270"/>
     <w:rsid w:val="00600275"/>
     <w:rsid w:val="00600FC8"/>
     <w:rsid w:val="00605395"/>
     <w:rsid w:val="00611226"/>
     <w:rsid w:val="00612A16"/>
     <w:rsid w:val="00614511"/>
     <w:rsid w:val="00617CD3"/>
+    <w:rsid w:val="00623250"/>
     <w:rsid w:val="00624AF5"/>
     <w:rsid w:val="006254AF"/>
     <w:rsid w:val="00627469"/>
     <w:rsid w:val="00627687"/>
     <w:rsid w:val="006309DA"/>
     <w:rsid w:val="00630FBD"/>
     <w:rsid w:val="00635D3F"/>
     <w:rsid w:val="00644A91"/>
     <w:rsid w:val="00645723"/>
     <w:rsid w:val="00645C7B"/>
     <w:rsid w:val="00646204"/>
     <w:rsid w:val="00654F69"/>
     <w:rsid w:val="006637F7"/>
     <w:rsid w:val="0066545F"/>
     <w:rsid w:val="006714B6"/>
     <w:rsid w:val="00671989"/>
     <w:rsid w:val="00680951"/>
     <w:rsid w:val="0068101D"/>
     <w:rsid w:val="00682D11"/>
     <w:rsid w:val="00683F61"/>
     <w:rsid w:val="00685880"/>
     <w:rsid w:val="00690BF5"/>
     <w:rsid w:val="006A5282"/>
     <w:rsid w:val="006A5C95"/>
     <w:rsid w:val="006A75B5"/>
@@ -11801,51 +11881,51 @@
           </w:divBdr>
           <w:divsChild>
             <w:div w:id="2011325805">
               <w:marLeft w:val="0"/>
               <w:marRight w:val="0"/>
               <w:marTop w:val="0"/>
               <w:marBottom w:val="0"/>
               <w:divBdr>
                 <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
                 <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
               </w:divBdr>
             </w:div>
           </w:divsChild>
         </w:div>
       </w:divsChild>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heli.virintie@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@pirha.fi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruokavirasto.fi/teemat/terveytta-edistava-ruokavalio/ravitsemus--ja-ruokasuositukset/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@pirha.fi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heli.virintie@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t3.ims.fi/kuurosokeat/spring/public/41844f71-0309-4049-be3b-25cb2b7439de/fi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valvonta.tyoikaiset@pirha.fi" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marko.vainiomaa@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heli.virintie@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:sosiaaliasiavastaava@pirha.fi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://t3.ims.fi/kuurosokeat/spring/public/41844f71-0309-4049-be3b-25cb2b7439de/fi" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@pirha.fi" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:heli.virintie@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:marko.vainiomaa@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pirha.fi/asiakkaalle/asiakkaan-ja-potilaan-oikeudet/oletko-tyytymaton-saamaasi-palveluun?p_l_back_url=https%3A%2F%2Fwww.pirha.fi%2F&amp;p_l_back_url_title=Etusivu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ruokavirasto.fi/teemat/terveytta-edistava-ruokavalio/ravitsemus--ja-ruokasuositukset/" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kirjaamo@pirha.fi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:risto.hoikkanen@kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:potilasasiavastaava@pirha.fi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.microsoft.com/office/2020/10/relationships/intelligence" Target="intelligence2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.kuurosokeat.fi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:valvonta.tyoikaiset@pirha.fi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -12120,56 +12200,51 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Asiakirja" ma:contentTypeID="0x010100DAADB21579A99640A5D3910E2861259A" ma:contentTypeVersion="12" ma:contentTypeDescription="Luo uusi asiakirja." ma:contentTypeScope="" ma:versionID="a2c1159074e53627c153e28d340cb3da">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="73bc1048-d95a-4d5a-b12e-8daafa250f73" xmlns:ns3="dc9b2961-85f9-4969-8535-e2adc7de0b1d" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="ac4d43f1cfe1f8b2fb52424d59f187f7" ns2:_="" ns3:_="">
     <xsd:import namespace="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
     <xsd:import namespace="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
               </xsd:all>
@@ -12330,142 +12405,145 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="dc9b2961-85f9-4969-8535-e2adc7de0b1d" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="73bc1048-d95a-4d5a-b12e-8daafa250f73">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FBAFD75-11D6-44FA-B552-E4F48F313623}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1475FEEF-EBFA-48AE-AE24-1D7F57696720}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5D7619F7-F04F-487A-B164-FC80843C830A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
     <ds:schemaRef ds:uri="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1475FEEF-EBFA-48AE-AE24-1D7F57696720}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1FBAFD75-11D6-44FA-B552-E4F48F313623}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CA5B0451-D05E-4384-808C-39BBFBC63800}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="323f48d2-8126-495c-90b5-c0de61a7843e"/>
-    <ds:schemaRef ds:uri="335ee36c-77be-4712-9afd-e46390e580cf"/>
     <ds:schemaRef ds:uri="dc9b2961-85f9-4969-8535-e2adc7de0b1d"/>
     <ds:schemaRef ds:uri="73bc1048-d95a-4d5a-b12e-8daafa250f73"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
-  <Words>4175</Words>
-  <Characters>33825</Characters>
+  <Words>3807</Words>
+  <Characters>35754</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>281</Lines>
-  <Paragraphs>75</Paragraphs>
+  <Lines>701</Lines>
+  <Paragraphs>286</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Otsikko</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>37925</CharactersWithSpaces>
+  <CharactersWithSpaces>39275</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="312" baseType="variant">
       <vt:variant>
         <vt:i4>65663</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>276</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>mailto:marko.vainiomaa@kuurosokeat.fi</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>983145</vt:i4>
       </vt:variant>
       <vt:variant>